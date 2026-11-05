--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -486,372 +486,372 @@
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Cash Buy (KWD)</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Cash Sell (KWD)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>USA Dollar</t>
         </is>
       </c>
       <c r="C2" s="2" t="n">
-        <v>0.3068</v>
+        <v>0.3073</v>
       </c>
       <c r="D2" s="2" t="n">
-        <v>0.3089</v>
+        <v>0.3094</v>
       </c>
       <c r="E2" s="2" t="n"/>
       <c r="F2" s="2" t="n"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Euro</t>
         </is>
       </c>
       <c r="C3" s="2" t="n">
-        <v>0.35193</v>
+        <v>0.345989</v>
       </c>
       <c r="D3" s="2" t="n">
-        <v>0.35505</v>
+        <v>0.349065</v>
       </c>
       <c r="E3" s="2" t="n"/>
       <c r="F3" s="2" t="n"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>AED</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>UAE Dirham</t>
         </is>
       </c>
       <c r="C4" s="2" t="n">
-        <v>0.08352800000000001</v>
+        <v>0.08366</v>
       </c>
       <c r="D4" s="2" t="n">
-        <v>0.08414099999999999</v>
+        <v>0.084271</v>
       </c>
       <c r="E4" s="2" t="n"/>
       <c r="F4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>GBP</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>British Pound</t>
         </is>
       </c>
       <c r="C5" s="2" t="n">
-        <v>0.410253</v>
+        <v>0.414394</v>
       </c>
       <c r="D5" s="2" t="n">
-        <v>0.413524</v>
+        <v>0.417721</v>
       </c>
       <c r="E5" s="2" t="n"/>
       <c r="F5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>SAR</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Saudi Riyal</t>
         </is>
       </c>
       <c r="C6" s="2" t="n">
-        <v>0.081663</v>
+        <v>0.081859</v>
       </c>
       <c r="D6" s="2" t="n">
-        <v>0.082303</v>
+        <v>0.082507</v>
       </c>
       <c r="E6" s="2" t="n"/>
       <c r="F6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>AUD</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Australian Dollar</t>
         </is>
       </c>
       <c r="C7" s="2" t="n">
-        <v>0.218595</v>
+        <v>0.215448</v>
       </c>
       <c r="D7" s="2" t="n">
-        <v>0.220277</v>
+        <v>0.217106</v>
       </c>
       <c r="E7" s="2" t="n"/>
       <c r="F7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>BHD</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Bahraini Dinar</t>
         </is>
       </c>
       <c r="C8" s="2" t="n">
-        <v>0.8137720000000001</v>
+        <v>0.814212</v>
       </c>
       <c r="D8" s="2" t="n">
-        <v>0.819624</v>
+        <v>0.820211</v>
       </c>
       <c r="E8" s="2" t="n"/>
       <c r="F8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Canadian Dollar</t>
         </is>
       </c>
       <c r="C9" s="2" t="n">
-        <v>0.218955</v>
+        <v>0.220145</v>
       </c>
       <c r="D9" s="2" t="n">
-        <v>0.220722</v>
+        <v>0.221919</v>
       </c>
       <c r="E9" s="2" t="n"/>
       <c r="F9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>DKK</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Danish Krone</t>
         </is>
       </c>
       <c r="C10" s="2" t="n">
-        <v>0.047086</v>
+        <v>0.046301</v>
       </c>
       <c r="D10" s="2" t="n">
-        <v>0.047427</v>
+        <v>0.046629</v>
       </c>
       <c r="E10" s="2" t="n"/>
       <c r="F10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Indian Rupee</t>
         </is>
       </c>
       <c r="C11" s="2" t="n">
-        <v>0.003201</v>
+        <v>0.00325</v>
       </c>
       <c r="D11" s="2" t="n">
-        <v>0.003227</v>
+        <v>0.003276</v>
       </c>
       <c r="E11" s="2" t="n"/>
       <c r="F11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>JPY</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Japanese Yen</t>
         </is>
       </c>
       <c r="C12" s="2" t="n">
-        <v>0.001953</v>
+        <v>0.001946</v>
       </c>
       <c r="D12" s="2" t="n">
-        <v>0.001968</v>
+        <v>0.00196</v>
       </c>
       <c r="E12" s="2" t="n"/>
       <c r="F12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>NOK</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Norwegian Krone</t>
         </is>
       </c>
       <c r="C13" s="2" t="n">
-        <v>0.032544</v>
+        <v>0.033016</v>
       </c>
       <c r="D13" s="2" t="n">
-        <v>0.0328</v>
+        <v>0.033275</v>
       </c>
       <c r="E13" s="2" t="n"/>
       <c r="F13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>OMR</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Omani Rial</t>
         </is>
       </c>
       <c r="C14" s="2" t="n">
-        <v>0.796718</v>
+        <v>0.797995</v>
       </c>
       <c r="D14" s="2" t="n">
-        <v>0.802671</v>
+        <v>0.8039500000000001</v>
       </c>
       <c r="E14" s="2" t="n"/>
       <c r="F14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>QAR</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Qatari Riyal</t>
         </is>
       </c>
       <c r="C15" s="2" t="n">
-        <v>0.08375</v>
+        <v>0.083884</v>
       </c>
       <c r="D15" s="2" t="n">
-        <v>0.0848</v>
+        <v>0.08493000000000001</v>
       </c>
       <c r="E15" s="2" t="n"/>
       <c r="F15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>SGD</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Singapore Dollar</t>
         </is>
       </c>
       <c r="C16" s="2" t="n">
-        <v>0.240326</v>
+        <v>0.240623</v>
       </c>
       <c r="D16" s="2" t="n">
-        <v>0.242389</v>
+        <v>0.242686</v>
       </c>
       <c r="E16" s="2" t="n"/>
       <c r="F16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>SEK</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Swedish Krona</t>
         </is>
       </c>
       <c r="C17" s="2" t="n">
-        <v>0.031186</v>
+        <v>0.031675</v>
       </c>
       <c r="D17" s="2" t="n">
-        <v>0.03141</v>
+        <v>0.031923</v>
       </c>
       <c r="E17" s="2" t="n"/>
       <c r="F17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>CHF</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Swiss Franc</t>
         </is>
       </c>
       <c r="C18" s="2" t="n">
-        <v>0.371969</v>
+        <v>0.376593</v>
       </c>
       <c r="D18" s="2" t="n">
-        <v>0.375608</v>
+        <v>0.380238</v>
       </c>
       <c r="E18" s="2" t="n"/>
       <c r="F18" s="2" t="n"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>